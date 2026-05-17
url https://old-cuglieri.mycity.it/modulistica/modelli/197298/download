--- v0 (2025-12-15)
+++ v1 (2026-05-17)
@@ -95,51 +95,51 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}"/>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0%</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0%</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0055652E" w:rsidRPr="0055652E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Comune di Cuglieri</w:t>
+        <w:t>Comune di Cuglieri -old</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0055652E" w:rsidRPr="0055652E" w:rsidRDefault="0055652E" w:rsidP="0055652E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="13.80pt" w:lineRule="auto"/>
         <w:jc w:val="end"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055652E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Provincia di Provincia di Oristano</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0055652E" w:rsidRDefault="007C0089" w:rsidP="0055652E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="18pt"/>
         <w:ind w:start="306pt"/>